--- v1 (2026-03-05)
+++ v2 (2026-04-19)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R559d720ec30e4dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7aee216fe8544c93" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="8800"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
@@ -181,2560 +181,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Март - März</w:t>
-[...1534 lines deleted...]
-        </w:rPr>
         <w:t>Апрель - April</w:t>
-      </w:r>
-[...971 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8"/>
           <w:bottom w:val="single" w:sz="8"/>
           <w:left w:val="single" w:sz="8"/>
           <w:right w:val="single" w:sz="8"/>
           <w:insideH w:val="single" w:sz="4"/>
           <w:insideV w:val="single" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
@@ -6483,50 +3974,2673 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3635" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">Неделя 4-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Июль - Juli</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">04.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 5-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вторник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рождество честно́го славного Пророка, Предтечи и Крестителя Господня Иоанна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 6-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Славных и всехвальных первоверховных апостолов Петра и Павла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 7-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 8-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Август - August</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 9-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 10-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 11-я по Пятидесятнице</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="pct"/>
             <w:vAlign w:val="center"/>