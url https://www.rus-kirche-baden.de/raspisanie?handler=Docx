--- v2 (2026-04-19)
+++ v3 (2026-06-03)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7aee216fe8544c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R92ab269cfa2c4063" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="8800"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
@@ -181,2535 +181,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Апрель - April</w:t>
-[...2483 lines deleted...]
-        </w:rPr>
         <w:t>Июнь - Juni</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8"/>
           <w:bottom w:val="single" w:sz="8"/>
           <w:left w:val="single" w:sz="8"/>
           <w:right w:val="single" w:sz="8"/>
           <w:insideH w:val="single" w:sz="4"/>
           <w:insideV w:val="single" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
@@ -6597,50 +4112,2655 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3635" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">Неделя 11-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Среда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Преображение Господа Бога и Спаса нашего Иисуса Христа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 12-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Успение Пресвятой Владычицы нашей Богородицы и Приснодевы Марии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.08.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 13-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сентябрь - September</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">06.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 14-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пятница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Усекновение главы Пророка, Предтечи и Крестителя Господня Иоанна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 15-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 16-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Göttliche Liturgie Hl. Johannes Chrysostomos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Понедельник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рождество Пресвятой Владычицы нашей Богородицы и Приснодевы Марии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суббота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Панихида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вечерня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:r>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8"/>
+          <w:bottom w:val="single" w:sz="8"/>
+          <w:left w:val="single" w:sz="8"/>
+          <w:right w:val="single" w:sz="8"/>
+          <w:insideH w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="455" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3635" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неделя 17-я по Пятидесятнице</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воздви́жение Честно́го и Животворящего Креста Господня</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Божественная Литургия св. Иоанна Златоуста</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="pct"/>
             <w:vAlign w:val="center"/>
@@ -6813,51 +6933,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Информация о приходе вы можете найти на странице нашего сайта:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.rus-kirche-baden.de/</w:t>
+        <w:t xml:space="preserve">https://rus-kirche-baden.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>